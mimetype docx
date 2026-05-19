--- v0 (2025-11-03)
+++ v1 (2026-05-19)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="09DB8CC7" w14:textId="77777777" w:rsidR="00FA4858" w:rsidRDefault="00FA4858"/>
     <w:p w14:paraId="46B472ED" w14:textId="77777777" w:rsidR="00FA4858" w:rsidRDefault="00FA4858">
       <w:pPr>
         <w:pStyle w:val="Titre1"/>
       </w:pPr>
       <w:r>
         <w:t>CHAMPIONNAT DEPARTEMENTAL PAR EQUIPES</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13A9D6A0" w14:textId="77777777" w:rsidR="00FA4858" w:rsidRDefault="00FA4858"/>
     <w:p w14:paraId="759B7A82" w14:textId="77777777" w:rsidR="00FA4858" w:rsidRDefault="00FA4858"/>
     <w:p w14:paraId="68B7CAE1" w14:textId="77777777" w:rsidR="00FA4858" w:rsidRDefault="00FA4858">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
         <w:t>MODIFICATION DE DATE, D’HORAIRE OU DE SALLE D’UNE RENCONTRE</w:t>
       </w:r>
@@ -137,83 +137,69 @@
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00FD3F7F">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Rue de La Poterie</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E7FF563" w14:textId="77777777" w:rsidR="00FD3F7F" w:rsidRDefault="00FD3F7F">
+    <w:p w14:paraId="31878ECF" w14:textId="6C227CA6" w:rsidR="00FA4858" w:rsidRPr="00A945FE" w:rsidRDefault="00FD3F7F" w:rsidP="00A945FE">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>93200 SAINT-DENIS</w:t>
       </w:r>
-    </w:p>
-[...12 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="387E5FC2" w14:textId="77777777" w:rsidR="00FA4858" w:rsidRDefault="00FA4858">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="632C7708" w14:textId="77777777" w:rsidR="00FA4858" w:rsidRDefault="00FA4858">
       <w:pPr>
         <w:pStyle w:val="En-tte"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4860"/>
           <w:tab w:val="left" w:pos="5940"/>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
@@ -1227,70 +1213,70 @@
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3D7648ED" w14:textId="77777777" w:rsidR="00FA4858" w:rsidRDefault="00FA4858">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="7740"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00FA4858" w:rsidSect="00D82BAD">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="851" w:right="851" w:bottom="851" w:left="851" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="39E265A0" w14:textId="77777777" w:rsidR="00026192" w:rsidRDefault="00026192">
+    <w:p w14:paraId="1943E5D3" w14:textId="77777777" w:rsidR="00015BDD" w:rsidRDefault="00015BDD">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="608A5129" w14:textId="77777777" w:rsidR="00026192" w:rsidRDefault="00026192">
+    <w:p w14:paraId="62D0B6F7" w14:textId="77777777" w:rsidR="00015BDD" w:rsidRDefault="00015BDD">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
@@ -1307,83 +1293,83 @@
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="764F3D17" w14:textId="77777777" w:rsidR="00026192" w:rsidRDefault="00026192">
+    <w:p w14:paraId="6B88FDC0" w14:textId="77777777" w:rsidR="00015BDD" w:rsidRDefault="00015BDD">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="466A642A" w14:textId="77777777" w:rsidR="00026192" w:rsidRDefault="00026192">
+    <w:p w14:paraId="7C30CF38" w14:textId="77777777" w:rsidR="00015BDD" w:rsidRDefault="00015BDD">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1EA80043" w14:textId="77777777" w:rsidR="00FA4858" w:rsidRDefault="00FA4858">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
     </w:pPr>
     <w:r>
       <w:t>C.D.T.T. 92</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2A5835C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A72E3AF4"/>
     <w:lvl w:ilvl="0" w:tplc="9A982DB4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="340" w:hanging="340"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -2352,125 +2338,128 @@
   <w:num w:numId="1" w16cid:durableId="892887798">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="410394394">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="451487258">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1533572899">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="318340552">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1181507472">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="864440659">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00FD3F7F"/>
+    <w:rsid w:val="00015BDD"/>
     <w:rsid w:val="00026192"/>
     <w:rsid w:val="001438DB"/>
     <w:rsid w:val="001544E6"/>
     <w:rsid w:val="0019051C"/>
     <w:rsid w:val="002A0603"/>
     <w:rsid w:val="003F203D"/>
     <w:rsid w:val="00415C75"/>
     <w:rsid w:val="0042677F"/>
     <w:rsid w:val="004F2328"/>
+    <w:rsid w:val="0063752F"/>
     <w:rsid w:val="00772DB5"/>
     <w:rsid w:val="009653F9"/>
     <w:rsid w:val="009A29C1"/>
+    <w:rsid w:val="00A945FE"/>
     <w:rsid w:val="00B74417"/>
     <w:rsid w:val="00C04DA5"/>
     <w:rsid w:val="00D82BAD"/>
     <w:rsid w:val="00FA4858"/>
     <w:rsid w:val="00FD3F7F"/>
     <w:rsid w:val="00FE487D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="6DCBC75B"/>
   <w15:docId w15:val="{225DC3B5-94C5-47F9-A4B0-91E1CE174E96}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2954,51 +2943,51 @@
     <w:semiHidden/>
     <w:rsid w:val="00D82BAD"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Corpsdetexte">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00D82BAD"/>
     <w:pPr>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
@@ -3251,66 +3240,66 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>167</Words>
-  <Characters>919</Characters>
+  <Words>166</Words>
+  <Characters>918</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>7</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>CHAMPIONNAT DEPARTEMENTAL PAR EQUIPES</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1084</CharactersWithSpaces>
+  <CharactersWithSpaces>1082</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>CHAMPIONNAT DEPARTEMENTAL PAR EQUIPES</dc:title>
   <dc:creator>micro</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>